--- v0 (2025-11-22)
+++ v1 (2026-06-10)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="75" windowWidth="28515" windowHeight="12075"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
   <si>
     <t>INTERCLUBS</t>
   </si>
   <si>
     <t>Tour</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>POINTS</t>
   </si>
   <si>
     <t>LIEU</t>
   </si>
   <si>
     <t>Moulins</t>
   </si>
   <si>
     <t>Aubière</t>
   </si>
   <si>
     <t>St Jean Maurienne</t>
   </si>
   <si>
@@ -102,91 +102,97 @@
   <si>
     <t>17737 Pts</t>
   </si>
   <si>
     <t>Firminy</t>
   </si>
   <si>
     <t>26046 Pts</t>
   </si>
   <si>
     <t>23576 Pts</t>
   </si>
   <si>
     <t>27989 Pts</t>
   </si>
   <si>
     <t>25099 Pts</t>
   </si>
   <si>
     <t>23778 Pts</t>
   </si>
   <si>
     <t>24540 Pts</t>
   </si>
   <si>
-    <t>Mise à jour 718mai 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>29283 Pts</t>
+  </si>
+  <si>
+    <t>27906 Pts</t>
+  </si>
+  <si>
+    <t>Mise à jour 4 mai 2026</t>
+  </si>
+  <si>
+    <t>24751 Pts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -262,90 +268,109 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -615,69 +640,69 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4">
         <v>2014</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4" t="s">
         <v>27</v>
       </c>
@@ -925,67 +950,83 @@
       <c r="D29" s="2"/>
     </row>
     <row r="30" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>2025</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="4">
         <v>1</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7"/>
       <c r="B31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="4">
         <v>2</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="2"/>
-[...1 lines deleted...]
-      <c r="D33" s="2"/>
+      <c r="A33" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="4">
+        <v>1</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="34" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="2"/>
-[...1 lines deleted...]
-      <c r="D34" s="2"/>
+      <c r="A34" s="14"/>
+      <c r="B34" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="35" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D38" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>